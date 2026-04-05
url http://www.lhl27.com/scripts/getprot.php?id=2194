--- v0 (2026-02-17)
+++ v1 (2026-04-05)
@@ -126,56 +126,56 @@
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>21-33</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>24-36</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Саржан Сергей</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
+    <t>Павлов Анатолий</t>
+  </si>
+  <si>
     <t>Лысков Алексей</t>
   </si>
   <si>
-    <t>Павлов Анатолий</t>
-[...1 lines deleted...]
-  <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Вшивкин Александр</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Ильтимиров Вячеслав</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
     <t>Орлов Роман</t>
@@ -195,57 +195,57 @@
   <si>
     <t>40-20</t>
   </si>
   <si>
     <t>14-43</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>21-01</t>
   </si>
   <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Писарев Павел</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1872,78 +1872,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>33</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>38</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>