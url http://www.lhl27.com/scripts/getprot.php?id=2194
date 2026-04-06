--- v1 (2026-04-05)
+++ v2 (2026-04-06)
@@ -120,62 +120,62 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>21-33</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>24-36</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Заседа Алексей</t>
+  </si>
+  <si>
     <t>Саржан Сергей</t>
   </si>
   <si>
-    <t>Заседа Алексей</t>
+    <t>Лысков Алексей</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
-    <t>Лысков Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Вшивкин Александр</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Ильтимиров Вячеслав</t>
   </si>
   <si>
     <t>Булковский Станислав</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
     <t>Орлов Роман</t>
@@ -195,57 +195,57 @@
   <si>
     <t>40-20</t>
   </si>
   <si>
     <t>14-43</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>21-01</t>
   </si>
   <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зайков Роман</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1082,78 +1082,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>9</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>9</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>11</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1845,78 +1845,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>33</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>33</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>