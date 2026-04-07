--- v0 (2026-02-16)
+++ v1 (2026-04-07)
@@ -195,54 +195,54 @@
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>23-15</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>32-15</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>40-20</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
+    <t>Борисов Егор</t>
+  </si>
+  <si>
     <t>Лубков Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Борисов Егор</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Крамской Кирилл</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>