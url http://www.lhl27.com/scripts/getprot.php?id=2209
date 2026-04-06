--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -216,54 +216,54 @@
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шаркунов Максим</t>
   </si>
   <si>
+    <t>Дюжов Данил</t>
+  </si>
+  <si>
     <t>Дерид Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -2065,78 +2065,78 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>88</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>88</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>89</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>