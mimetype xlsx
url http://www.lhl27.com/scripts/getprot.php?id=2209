--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -120,57 +120,57 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>36-23</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1146,78 +1146,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>41</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>41</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>49</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -2119,51 +2119,51 @@
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>89</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7"/>
       <c r="B48" s="12"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>