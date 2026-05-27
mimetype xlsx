--- v1 (2026-04-04)
+++ v2 (2026-05-27)
@@ -150,57 +150,57 @@
   <si>
     <t>Исаков Исам</t>
   </si>
   <si>
     <t>Смирнов Владислав</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>18-05</t>
   </si>
   <si>
     <t>26-25</t>
   </si>
   <si>
+    <t>Коровин Антон</t>
+  </si>
+  <si>
+    <t>28-40</t>
+  </si>
+  <si>
     <t>Кочубей Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коровин Антон</t>
   </si>
   <si>
     <t>30-40</t>
   </si>
   <si>
     <t>Файденко Николай</t>
   </si>
   <si>
     <t>42-50</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>