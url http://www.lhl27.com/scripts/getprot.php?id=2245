--- v0 (2026-02-15)
+++ v1 (2026-07-17)
@@ -177,54 +177,54 @@
   <si>
     <t>Рязанский Артем</t>
   </si>
   <si>
     <t>31-48</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>Горченков Иван</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
+    <t>Копылов Станислав</t>
+  </si>
+  <si>
     <t>Маслаков Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Копылов Станислав</t>
   </si>
   <si>
     <t>Ким Евгений</t>
   </si>
   <si>
     <t>Телепнев Валентин</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Баськов Денис</t>
   </si>
   <si>
     <t>Баблюк Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1806,78 +1806,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>35</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>35</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>