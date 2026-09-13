--- v1 (2026-07-17)
+++ v2 (2026-09-13)
@@ -147,57 +147,57 @@
   <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>Гринчук Владимир</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС»</t>
   </si>
   <si>
+    <t>Рязанский Артем</t>
+  </si>
+  <si>
+    <t>24-24</t>
+  </si>
+  <si>
     <t>Нагорный Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Рязанский Артем</t>
   </si>
   <si>
     <t>31-48</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>Горченков Иван</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Копылов Станислав</t>
   </si>
@@ -1574,86 +1574,86 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>12</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7" t="s">
         <v>44</v>
       </c>
       <c r="O30" s="7">
         <v>24</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>12</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7" t="s">
         <v>46</v>
       </c>
       <c r="O31" s="7">
         <v>21</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>16</v>