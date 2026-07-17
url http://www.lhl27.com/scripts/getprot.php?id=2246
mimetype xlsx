--- v0 (2026-02-17)
+++ v1 (2026-07-17)
@@ -129,59 +129,59 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>43-14</t>
   </si>
   <si>
     <t>08-29</t>
   </si>
   <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
     <t>43-43</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>32-05</t>
   </si>
   <si>
+    <t>Соколов Павел</t>
+  </si>
+  <si>
+    <t>34-53</t>
+  </si>
+  <si>
     <t>Димедович Иван</t>
   </si>
   <si>
-    <t>34-53</t>
-[...4 lines deleted...]
-  <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
@@ -192,57 +192,57 @@
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Метеор»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>01-36</t>
   </si>
   <si>
     <t>Растворцев Антон</t>
   </si>
   <si>
     <t>Леухин Сергей</t>
   </si>
   <si>
+    <t>Нагорный Евгений</t>
+  </si>
+  <si>
+    <t>39-28</t>
+  </si>
+  <si>
     <t>Рязанский Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Нагорный Евгений</t>
   </si>
   <si>
     <t>42-06</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>44-43</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
@@ -1160,86 +1160,86 @@
       </c>
       <c r="O9" s="6">
         <v>57</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>9</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>28</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="O10" s="6">
         <v>86</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>24</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>28</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>29</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1842,86 +1842,86 @@
       </c>
       <c r="O33" s="7">
         <v>77</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>19</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O34" s="7">
         <v>86</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>6</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>12</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>61</v>
       </c>
       <c r="O35" s="7">
         <v>86</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>9</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>16</v>