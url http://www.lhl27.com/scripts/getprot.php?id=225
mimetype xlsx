--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -132,54 +132,54 @@
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>39:30</t>
   </si>
   <si>
     <t>Сыроежкин Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41:21</t>
   </si>
   <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
+    <t>Матиенко Роман</t>
+  </si>
+  <si>
     <t>Меньшов Олег</t>
-  </si>
-[...1 lines deleted...]
-    <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Нартов Андрей</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1220,78 +1220,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>42</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>