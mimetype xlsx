--- v2 (2026-04-04)
+++ v3 (2026-09-13)
@@ -132,56 +132,56 @@
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>39:30</t>
   </si>
   <si>
     <t>Сыроежкин Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41:21</t>
   </si>
   <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
+    <t>Меньшов Олег</t>
+  </si>
+  <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
-    <t>Меньшов Олег</t>
-[...1 lines deleted...]
-  <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Нартов Андрей</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -207,60 +207,60 @@
   <si>
     <t>27:40</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>38:00</t>
   </si>
   <si>
     <t>32:20</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:45</t>
   </si>
   <si>
     <t>33:14</t>
   </si>
   <si>
+    <t>Лазутин Юрий</t>
+  </si>
+  <si>
+    <t>44:57</t>
+  </si>
+  <si>
+    <t>41:33</t>
+  </si>
+  <si>
     <t>Баськов Денис</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>44:13</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Иваник Иван</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Наприенко Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1220,78 +1220,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>42</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1834,96 +1834,96 @@
       </c>
       <c r="O33" s="7">
         <v>61</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>83</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K34" s="7">
         <v>61</v>
       </c>
       <c r="L34" s="7">
         <v>12</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O34" s="7">
         <v>61</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>6</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>83</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>67</v>
       </c>
       <c r="O35" s="7">
         <v>89</v>
       </c>
       <c r="P35" s="7">
         <v>10</v>
       </c>
       <c r="Q35" s="7">
         <v>20</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>88</v>