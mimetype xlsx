--- v0 (2026-02-18)
+++ v1 (2026-05-26)
@@ -153,56 +153,56 @@
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
+    <t>Калинин Игорь</t>
+  </si>
+  <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
-    <t>Калинин Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы 2»</t>
   </si>
   <si>
     <t>Оселедец Станислав</t>
   </si>
   <si>
     <t>03-45</t>
   </si>
   <si>
     <t>17-02</t>
   </si>
   <si>
     <t>Оленников Константин</t>
   </si>
   <si>
     <t>18-27</t>
   </si>
   <si>
     <t>Душечкин Виктор</t>
@@ -231,54 +231,54 @@
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Квасневский Игорь</t>
   </si>
   <si>
     <t>Каюков Павел</t>
   </si>
   <si>
     <t>Михальский Никита</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Соболев Максим</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Баронаев Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савчук Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1359,78 +1359,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>99</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>99</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5"/>
       <c r="B20" s="12"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>