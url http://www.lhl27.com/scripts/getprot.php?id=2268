--- v1 (2026-02-17)
+++ v2 (2026-07-16)
@@ -168,111 +168,111 @@
   <si>
     <t>Федоренко Роман</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>02-00</t>
   </si>
   <si>
     <t>00-00</t>
   </si>
   <si>
+    <t>Внуков Иван</t>
+  </si>
+  <si>
+    <t>07-25</t>
+  </si>
+  <si>
+    <t>20-38</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
   </si>
   <si>
-    <t>07-25</t>
-[...7 lines deleted...]
-  <si>
     <t>13-05</t>
   </si>
   <si>
     <t>25-20</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>19-45</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>34-28</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Донских Максим</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
+    <t>Шиповалов Евгений</t>
+  </si>
+  <si>
     <t>Зайцев Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Шкинев Данил</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>