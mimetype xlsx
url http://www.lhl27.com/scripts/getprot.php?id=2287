--- v1 (2026-02-17)
+++ v2 (2026-09-13)
@@ -120,59 +120,59 @@
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Удотенко Иван</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
-    <t>Кириленко Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Кузнецов Глеб</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -195,54 +195,54 @@
   <si>
     <t>36-18</t>
   </si>
   <si>
     <t>Ефремов Дмитрий</t>
   </si>
   <si>
     <t>22-30</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>37-20</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>43-40</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
+    <t>Мантулов Флорентин</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мантулов Флорентин</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>