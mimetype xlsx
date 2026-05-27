--- v0 (2026-02-15)
+++ v1 (2026-05-27)
@@ -141,54 +141,54 @@
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>24-31</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>29-43</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>41-55</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
+    <t>Шершнев Андрей</t>
+  </si>
+  <si>
     <t>Мантулов Флорентин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>