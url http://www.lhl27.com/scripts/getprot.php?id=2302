--- v0 (2026-02-18)
+++ v1 (2026-04-06)
@@ -81,68 +81,68 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Атяньчев Михаил</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>18-19</t>
+  </si>
+  <si>
+    <t>23-11</t>
+  </si>
+  <si>
     <t>Коновченко Виталий</t>
   </si>
   <si>
-    <t>Нп</t>
-[...13 lines deleted...]
-  <si>
     <t>34-17</t>
   </si>
   <si>
     <t>29-49</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>41-52</t>
   </si>
   <si>
     <t>32-59</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>43-13</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>44-07</t>
@@ -165,54 +165,54 @@
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
+    <t>Подлесный Евгений</t>
+  </si>
+  <si>
     <t>Калинин Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж 2»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>0-44</t>
   </si>
   <si>
     <t>4-14</t>
   </si>
   <si>
     <t>10-26</t>
   </si>
   <si>
     <t>17-54</t>
   </si>
@@ -1455,78 +1455,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>99</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>99</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5"/>
       <c r="B23" s="12"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>