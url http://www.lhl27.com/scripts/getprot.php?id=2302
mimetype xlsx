--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -165,54 +165,54 @@
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
+    <t>Калинин Игорь</t>
+  </si>
+  <si>
     <t>Подлесный Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Калинин Игорь</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж 2»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>0-44</t>
   </si>
   <si>
     <t>4-14</t>
   </si>
   <si>
     <t>10-26</t>
   </si>
   <si>
     <t>17-54</t>
   </si>
@@ -1455,78 +1455,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>99</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>99</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5"/>
       <c r="B23" s="12"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>