--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -90,60 +90,60 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>12-23</t>
   </si>
   <si>
     <t>9-56</t>
   </si>
   <si>
+    <t>Кочубей Дмитрий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>30-23</t>
+  </si>
+  <si>
     <t>Коровин Антон</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>41-38</t>
   </si>
   <si>
     <t>Файденко Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>