--- v0 (2026-02-17)
+++ v1 (2026-07-15)
@@ -105,59 +105,59 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2-03</t>
   </si>
   <si>
     <t>22-09</t>
   </si>
   <si>
     <t>5-00</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>34-38</t>
   </si>
   <si>
+    <t>Рехин Владислав</t>
+  </si>
+  <si>
+    <t>43-53</t>
+  </si>
+  <si>
     <t>Воронов Александр</t>
   </si>
   <si>
-    <t>43-53</t>
-[...4 lines deleted...]
-  <si>
     <t>Шандараев Игорь</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Федотов Иван</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>Довбня Никита</t>
@@ -189,54 +189,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t>44-22</t>
   </si>
   <si>
     <t>34-24</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Файденко Николай</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Файденко Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1786,78 +1786,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>19</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>19</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>21</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>