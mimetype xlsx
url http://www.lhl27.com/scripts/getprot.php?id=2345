--- v0 (2025-12-07)
+++ v1 (2026-07-16)
@@ -147,56 +147,56 @@
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Волков Лев</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
+    <t>Бондаренко Сергей</t>
+  </si>
+  <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
-    <t>Бондаренко Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спорт ФМ»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>23-48</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>28-53</t>
   </si>
   <si>
     <t>43-02</t>
@@ -216,54 +216,54 @@
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
     <t>Сенник Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 