--- v0 (2025-12-08)
+++ v1 (2026-05-27)
@@ -108,60 +108,60 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>13-03</t>
   </si>
   <si>
     <t>16-29</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>35-57</t>
   </si>
   <si>
     <t>16-35</t>
   </si>
   <si>
+    <t>Павлов Анатолий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>39-20</t>
+  </si>
+  <si>
     <t>Лысков Алексей</t>
-  </si>
-[...7 lines deleted...]
-    <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>41-40</t>
   </si>
   <si>
     <t>27-33</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>29-19</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>37-16</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>