--- v1 (2026-04-06)
+++ v2 (2026-05-28)
@@ -195,57 +195,57 @@
   <si>
     <t>Бережной Виктор</t>
   </si>
   <si>
     <t>23-20</t>
   </si>
   <si>
     <t>Гречихин Кирилл</t>
   </si>
   <si>
     <t>37-55</t>
   </si>
   <si>
     <t>Шумков Илья</t>
   </si>
   <si>
     <t>40-15</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
     <t>42-20</t>
   </si>
   <si>
+    <t>Гришин Егор</t>
+  </si>
+  <si>
+    <t>43-20</t>
+  </si>
+  <si>
     <t>Колядин Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Гришин Егор</t>
   </si>
   <si>
     <t>43-30</t>
   </si>
   <si>
     <t>Варнаков Николай</t>
   </si>
   <si>
     <t>Цхай Иван</t>
   </si>
   <si>
     <t>Афанасьев Александр</t>
   </si>
   <si>
     <t>Расщупкин Александр</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Тен Дмитрий</t>
   </si>
   <si>
     <t>Дроздович Дмитрий</t>
   </si>