--- v1 (2026-02-18)
+++ v2 (2026-07-16)
@@ -126,54 +126,54 @@
   <si>
     <t>Могилевский Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>23-43</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>26-99</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>31-11</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
     <t>Егоров Марк</t>
-  </si>
-[...1 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Сбербанк»</t>
   </si>