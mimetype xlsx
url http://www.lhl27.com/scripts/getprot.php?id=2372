--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -96,63 +96,63 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Коровин Антон</t>
+  </si>
+  <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
-    <t>Коровин Антон</t>
-[...1 lines deleted...]
-  <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Телешенко Александр</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
@@ -1056,78 +1056,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>19</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>21</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>