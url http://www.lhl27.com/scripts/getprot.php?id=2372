--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -96,54 +96,54 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Кочубей Дмитрий</t>
+  </si>
+  <si>
     <t>Коровин Антон</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Телешенко Александр</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>