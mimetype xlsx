--- v3 (2026-05-27)
+++ v4 (2026-09-14)
@@ -105,105 +105,105 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
-    <t>Чу Артур</t>
-[...1 lines deleted...]
-  <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Телешенко Александр</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо 2»</t>
   </si>
   <si>
     <t>Пушко Максим</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
@@ -1056,78 +1056,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>19</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>21</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>