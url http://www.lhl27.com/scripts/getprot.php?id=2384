--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -123,54 +123,54 @@
   <si>
     <t>17:45</t>
   </si>
   <si>
     <t>Могилевский Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>21:19</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>24:17</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>28:48</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
     <t>Егоров Марк</t>
-  </si>
-[...1 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Довбня Никита</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Задубровский Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>