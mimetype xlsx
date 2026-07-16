--- v2 (2026-04-07)
+++ v3 (2026-07-16)
@@ -114,75 +114,75 @@
   <si>
     <t>5-32</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>22-05</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>23-00</t>
   </si>
   <si>
     <t>21-16</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
+    <t>36-24</t>
+  </si>
+  <si>
+    <t>28-30</t>
+  </si>
+  <si>
+    <t>Махлепов Алексей</t>
+  </si>
+  <si>
+    <t>43-13</t>
+  </si>
+  <si>
+    <t>31-15</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
   </si>
   <si>
-    <t>36-24</t>
-[...2 lines deleted...]
-    <t>28-30</t>
+    <t>35-23</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
-  </si>
-[...13 lines deleted...]
-    <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Телешенко Александр</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
@@ -1097,51 +1097,51 @@
       </c>
       <c r="O7" s="6">
         <v>9</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>19</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>19</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>7</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="O8" s="6">
         <v>36</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
@@ -1187,51 +1187,51 @@
       </c>
       <c r="O9" s="6">
         <v>90</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>5</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="O10" s="6">
         <v>2</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>1</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>