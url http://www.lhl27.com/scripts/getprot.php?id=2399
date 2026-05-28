--- v0 (2026-04-03)
+++ v1 (2026-05-28)
@@ -231,54 +231,54 @@
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Кашкин Евгений</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
+    <t>Зайцев Никита</t>
+  </si>
+  <si>
     <t>Шиповалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Зайцев Никита</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Роденков Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>