--- v1 (2026-04-06)
+++ v2 (2026-09-14)
@@ -189,54 +189,54 @@
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Широких Андрей</t>
   </si>
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Колычев Кирилл</t>
   </si>
   <si>
+    <t>Нигматулин Дмитрий</t>
+  </si>
+  <si>
     <t>Туржанский Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Бондарь Дмитрий</t>
   </si>
   <si>
     <t>Ерохин Иван</t>
   </si>
   <si>
     <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>