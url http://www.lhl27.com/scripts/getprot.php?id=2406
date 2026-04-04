--- v0 (2025-12-08)
+++ v1 (2026-04-04)
@@ -105,54 +105,54 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>2-02</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>6-48</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>44-10</t>
   </si>
   <si>
+    <t>Дерябин Владислав</t>
+  </si>
+  <si>
     <t>Трухачев Юрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Горбань Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Сучков Максим</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
   <si>
     <t>Коровин Константин</t>
   </si>