--- v0 (2026-02-17)
+++ v1 (2026-07-16)
@@ -201,54 +201,54 @@
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
+    <t>Кашкин Евгений</t>
+  </si>
+  <si>
     <t>Фадеев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кашкин Евгений</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Головкин Александр</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Роденков Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>