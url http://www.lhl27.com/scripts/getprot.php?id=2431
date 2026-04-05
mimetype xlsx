--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -141,59 +141,59 @@
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>44:11</t>
   </si>
   <si>
     <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
-    <t>Луговой Дмитрий</t>
-[...4 lines deleted...]
-  <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спорт ФМ»</t>
@@ -234,54 +234,54 @@
   <si>
     <t>Болдырев Владимир</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Журавлев Виталий</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
+    <t>Сенник Виктор</t>
+  </si>
+  <si>
     <t>Шадрин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
@@ -1307,78 +1307,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>41</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>49</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1710,51 +1710,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K30" s="7">
         <v>17</v>
       </c>
       <c r="L30" s="7">
         <v>8</v>
       </c>
       <c r="M30" s="7">
         <v>11</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="7">
         <v>28</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>