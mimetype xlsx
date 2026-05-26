--- v2 (2026-04-05)
+++ v3 (2026-05-26)
@@ -219,75 +219,75 @@
   <si>
     <t>Погребков Артем</t>
   </si>
   <si>
     <t>33:28</t>
   </si>
   <si>
     <t>40:44</t>
   </si>
   <si>
     <t>Мирошник Артем</t>
   </si>
   <si>
     <t>41:55</t>
   </si>
   <si>
     <t>Болдырев Владимир</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
+    <t>Ширяев Вадим</t>
+  </si>
+  <si>
+    <t>Оклей Станислав</t>
+  </si>
+  <si>
+    <t>Башук Антон</t>
+  </si>
+  <si>
+    <t>Шадрин Егор</t>
+  </si>
+  <si>
+    <t>Сенник Виктор</t>
+  </si>
+  <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
+    <t>Шкедов Денис</t>
+  </si>
+  <si>
+    <t>Шубин Владимир</t>
+  </si>
+  <si>
     <t>Журавлев Виталий</t>
-  </si>
-[...22 lines deleted...]
-    <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1732,51 +1732,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K30" s="7">
         <v>17</v>
       </c>
       <c r="L30" s="7">
         <v>8</v>
       </c>
       <c r="M30" s="7">
         <v>11</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="7">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>5</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>4</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="7">
@@ -1953,159 +1953,159 @@
       <c r="B36" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>51</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
@@ -2115,115 +2115,115 @@
       <c r="B42" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7"/>
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>