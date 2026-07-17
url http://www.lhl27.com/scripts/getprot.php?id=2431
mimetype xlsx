--- v3 (2026-05-26)
+++ v4 (2026-07-17)
@@ -141,57 +141,57 @@
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>44:11</t>
   </si>
   <si>
     <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>44:59</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
+    <t>Матиенко Роман</t>
+  </si>
+  <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1307,78 +1307,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>41</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>49</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1710,51 +1710,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K30" s="7">
         <v>17</v>
       </c>
       <c r="L30" s="7">
         <v>8</v>
       </c>
       <c r="M30" s="7">
         <v>11</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O30" s="7">
         <v>99</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>