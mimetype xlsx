--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -141,99 +141,99 @@
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
+    <t>Воробьев Артем</t>
+  </si>
+  <si>
     <t>Ерохин Иван</t>
   </si>
   <si>
-    <t>Воробьев Артем</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>33-10</t>
   </si>
   <si>
     <t>21-50</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>23-13</t>
   </si>
   <si>
     <t>Гасан Данил</t>
   </si>
   <si>
     <t>32-45</t>
   </si>
   <si>
     <t>Миронов Игорь</t>
   </si>
   <si>
     <t>42-30</t>
   </si>
   <si>
     <t>Саржан Сергей</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
+    <t>Павлов Анатолий</t>
+  </si>
+  <si>
     <t>Лысков Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Кучеганов Иван</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>