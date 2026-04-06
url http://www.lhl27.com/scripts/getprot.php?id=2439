--- v0 (2025-12-08)
+++ v1 (2026-04-06)
@@ -198,54 +198,54 @@
   <si>
     <t>16-01</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>16-44</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>19-23</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>23-28</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
+    <t>Костин Константин</t>
+  </si>
+  <si>
     <t>Кучинский Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Костин Константин</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Мокеев Артем</t>
   </si>