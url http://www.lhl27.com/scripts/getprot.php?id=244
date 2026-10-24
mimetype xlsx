--- v0 (2026-02-16)
+++ v1 (2026-10-24)
@@ -1533,51 +1533,51 @@
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>36</v>
       </c>
       <c r="K31" s="7">
         <v>50</v>
       </c>
       <c r="L31" s="7">
         <v>93</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="O31" s="7">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>33</v>
       </c>
       <c r="R31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="S31" s="7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7"/>
       <c r="B32" s="12"/>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7">
         <v>3</v>
       </c>
@@ -1609,51 +1609,51 @@
       <c r="R32" s="7" t="s">
         <v>39</v>
       </c>
       <c r="S32" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7"/>
       <c r="B33" s="12"/>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>40</v>
       </c>
       <c r="O33" s="7">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7" t="s">
         <v>40</v>
       </c>
       <c r="S33" s="7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7"/>
       <c r="B34" s="12"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>