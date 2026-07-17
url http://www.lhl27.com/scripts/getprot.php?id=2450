--- v2 (2026-05-25)
+++ v3 (2026-07-17)
@@ -141,54 +141,54 @@
   <si>
     <t>34:15</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>44:58</t>
   </si>
   <si>
     <t>Долгоруков Виктор</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
     <t>Сенник Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Журавлев Виталий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>26:08</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>