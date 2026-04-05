--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -198,54 +198,54 @@
   <si>
     <t>32:33</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Широких Андрей</t>
   </si>
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
+    <t>Реут Андрей</t>
+  </si>
+  <si>
     <t>Насников Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Реут Андрей</t>
   </si>
   <si>
     <t>Туржанский Александр</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Ерохин Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>