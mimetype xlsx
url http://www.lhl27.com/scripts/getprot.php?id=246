--- v0 (2025-12-09)
+++ v1 (2026-07-17)
@@ -273,54 +273,54 @@
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Катрич Дмитрий</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Ключников Андрей</t>
   </si>
   <si>
     <t>Брусенский Владимир</t>
   </si>
   <si>
     <t>Белоусов Андрей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
     <t>Чеклуев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Уваров Василий</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>