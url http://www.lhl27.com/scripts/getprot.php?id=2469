--- v0 (2025-12-08)
+++ v1 (2026-04-05)
@@ -123,66 +123,66 @@
   <si>
     <t>31-16</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>12-43</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>21-14</t>
   </si>
   <si>
     <t>Мясоеденков Андрей</t>
   </si>
   <si>
     <t>25-07</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>26-27</t>
+  </si>
+  <si>
     <t>Медведев Александр</t>
   </si>
   <si>
-    <t>26-27</t>
-[...1 lines deleted...]
-  <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Смирнов Анатолий</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
     <t>Ким Артем</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Крейнес Евгений</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -965,51 +965,51 @@
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>12</v>
       </c>
       <c r="L5" s="5">
         <v>45</v>
       </c>
       <c r="M5" s="8">
         <v>16</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>3</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
@@ -1134,142 +1134,142 @@
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>69</v>
       </c>
       <c r="L9" s="6">
         <v>90</v>
       </c>
       <c r="M9" s="8">
         <v>26</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="6">
         <v>8</v>
       </c>
       <c r="L10" s="6">
         <v>0</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
@@ -1770,51 +1770,51 @@
       </c>
       <c r="O31" s="7">
         <v>22</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K32" s="7">
         <v>10</v>
       </c>
       <c r="L32" s="7">
         <v>15</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O32" s="7">
         <v>10</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>