--- v1 (2026-04-05)
+++ v2 (2026-07-16)
@@ -231,54 +231,54 @@
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>38-07</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Скворцов Павел</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Рорбах Николай</t>
   </si>
   <si>
+    <t>Семенов Данил</t>
+  </si>
+  <si>
     <t>Мишин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семенов Данил</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>