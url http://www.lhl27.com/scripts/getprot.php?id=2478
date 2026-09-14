--- v0 (2025-12-07)
+++ v1 (2026-09-14)
@@ -123,56 +123,56 @@
   <si>
     <t>25:47</t>
   </si>
   <si>
     <t>20:12</t>
   </si>
   <si>
     <t>Горошко Андрей</t>
   </si>
   <si>
     <t>27:55</t>
   </si>
   <si>
     <t>25:22</t>
   </si>
   <si>
     <t>Петель Андрей</t>
   </si>
   <si>
     <t>37:44</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
+    <t>Малюгин Николай</t>
+  </si>
+  <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
-    <t>Малюгин Николай</t>
-[...1 lines deleted...]
-  <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Квасневский Игорь</t>
   </si>
   <si>
     <t>Каюков Павел</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Баронаев Игорь</t>
   </si>
   <si>
     <t>Савчук Александр</t>
@@ -195,57 +195,57 @@
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>24:15</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарев Павел</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Лоханов Алексей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1128,78 +1128,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>23</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>23</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>29</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1857,51 +1857,51 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>33</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
@@ -1911,51 +1911,51 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>39</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>