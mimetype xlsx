--- v0 (2026-02-18)
+++ v1 (2026-09-14)
@@ -135,54 +135,54 @@
   <si>
     <t>14:30</t>
   </si>
   <si>
     <t>Ионов Дмитрий</t>
   </si>
   <si>
     <t>33:30</t>
   </si>
   <si>
     <t>37:00</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40:10</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
+    <t>Евтеев Максим</t>
+  </si>
+  <si>
     <t>Алексанян Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Потарев Андрей</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>