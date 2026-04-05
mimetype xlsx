--- v2 (2026-02-16)
+++ v3 (2026-04-05)
@@ -114,54 +114,54 @@
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>43-14</t>
   </si>
   <si>
     <t>44-31</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
+    <t>Абрамов Алексей</t>
+  </si>
+  <si>
     <t>Голощапов Николай</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Удотенко Иван</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Кузнецов Глеб</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>