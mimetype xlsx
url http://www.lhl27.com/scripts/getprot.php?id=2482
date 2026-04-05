--- v3 (2026-04-05)
+++ v4 (2026-04-05)
@@ -135,54 +135,54 @@
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Удотенко Иван</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
+    <t>Кузнецов Глеб</t>
+  </si>
+  <si>
     <t>Новоселов Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кузнецов Глеб</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>