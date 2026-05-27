--- v1 (2026-02-16)
+++ v2 (2026-05-27)
@@ -126,54 +126,54 @@
   <si>
     <t>12-57</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>27-02</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>37-06</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>43-19</t>
   </si>
   <si>
+    <t>Голощапов Николай</t>
+  </si>
+  <si>
     <t>Абрамов Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>