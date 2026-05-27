--- v0 (2025-12-07)
+++ v1 (2026-05-27)
@@ -120,54 +120,54 @@
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>20-38</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
+    <t>Костин Константин</t>
+  </si>
+  <si>
     <t>Кучинский Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Костин Константин</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>