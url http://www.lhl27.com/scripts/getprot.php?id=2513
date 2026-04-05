--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -198,54 +198,54 @@
   <si>
     <t>26-18</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>39-07</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>43-52</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Колбин Валерий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>