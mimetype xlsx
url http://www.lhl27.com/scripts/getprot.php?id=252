--- v0 (2025-12-07)
+++ v1 (2026-09-13)
@@ -153,108 +153,108 @@
   <si>
     <t>29:10</t>
   </si>
   <si>
     <t>31:10</t>
   </si>
   <si>
     <t>Касьяненко Андрей</t>
   </si>
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
-    <t>Вятский Павел</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Гранит»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>33:40</t>
   </si>
   <si>
     <t>35:40</t>
   </si>
   <si>
     <t>24:33</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Селиверстов Александр</t>
   </si>
   <si>
     <t>Пасекин Владимир</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Нистор Евгений</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
+    <t>Чемерис Павел</t>
+  </si>
+  <si>
     <t>Яцюк Виталий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чемерис Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>