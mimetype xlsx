--- v0 (2026-02-16)
+++ v1 (2026-04-04)
@@ -129,108 +129,108 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
-    <t>Гончаров Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>33:50</t>
   </si>
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>35:44</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
+    <t>Троценко Антон</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Троценко Антон</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
@@ -1223,78 +1223,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>85</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -1810,78 +1810,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>22</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>22</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>24</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>