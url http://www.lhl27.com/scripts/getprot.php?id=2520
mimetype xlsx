--- v1 (2026-04-04)
+++ v2 (2026-09-14)
@@ -129,54 +129,54 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Грудинин Константин</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
@@ -1223,78 +1223,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>85</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>