--- v0 (2026-02-16)
+++ v1 (2026-04-07)
@@ -141,102 +141,102 @@
   <si>
     <t>44:45</t>
   </si>
   <si>
     <t>Остапенко Никита</t>
   </si>
   <si>
     <t>Подкопаев Александр</t>
   </si>
   <si>
     <t>Целянов Игорь</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Дмитриев Данил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Коротков Сергей</t>
   </si>
   <si>
+    <t>Коровин Константин</t>
+  </si>
+  <si>
     <t>Белик Сергей</t>
   </si>
   <si>
-    <t>Коровин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Кабанов Игорь</t>
   </si>
   <si>
     <t>Деряев Денис</t>
   </si>
   <si>
     <t>Сназинов Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>18:43</t>
   </si>
   <si>
     <t>24:07</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>35:52</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>42:40</t>
   </si>
   <si>
+    <t>Костин Константин</t>
+  </si>
+  <si>
     <t>Кучинский Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Костин Константин</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
@@ -1283,78 +1283,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>87</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>87</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>88</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>