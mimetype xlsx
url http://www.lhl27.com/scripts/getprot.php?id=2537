--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -117,54 +117,54 @@
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шашурин Валерий</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Троценко Антон</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Троценко Антон</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
@@ -1124,78 +1124,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>22</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>22</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>32</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>