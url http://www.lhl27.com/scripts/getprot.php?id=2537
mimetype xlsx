--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -204,54 +204,54 @@
   <si>
     <t>44-45</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
     <t>Сенник Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>