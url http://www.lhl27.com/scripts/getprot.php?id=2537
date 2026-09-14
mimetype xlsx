--- v2 (2026-05-27)
+++ v3 (2026-09-14)
@@ -117,56 +117,56 @@
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шашурин Валерий</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
     <t>Троценко Антон</t>
   </si>
   <si>
-    <t>Середа Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -192,66 +192,66 @@
   <si>
     <t>26-26</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>31-22</t>
   </si>
   <si>
     <t>Тортоев Василий</t>
   </si>
   <si>
     <t>44-45</t>
   </si>
   <si>
     <t>Деменюк Константин</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
+    <t>Башук Антон</t>
+  </si>
+  <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
-    <t>Башук Антон</t>
-[...1 lines deleted...]
-  <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
+    <t>Сенник Виктор</t>
+  </si>
+  <si>
     <t>Шадрин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сенник Виктор</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1124,78 +1124,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>22</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>22</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>32</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1837,78 +1837,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>51</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>51</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>61</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>