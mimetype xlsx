--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -129,81 +129,81 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Ильин Алексей</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
+    <t>Кошель Виталий</t>
+  </si>
+  <si>
     <t>Урупа Андрей</t>
   </si>
   <si>
-    <t>Кошель Виталий</t>
-[...1 lines deleted...]
-  <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>12:24</t>
   </si>
   <si>
+    <t>Кучинский Михаил</t>
+  </si>
+  <si>
+    <t>24:28</t>
+  </si>
+  <si>
     <t>Костин Константин</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>28:36</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Дузенко Максим</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>