--- v2 (2026-04-07)
+++ v3 (2026-07-16)
@@ -111,54 +111,54 @@
   <si>
     <t>15-00</t>
   </si>
   <si>
     <t>29-20</t>
   </si>
   <si>
     <t>40-06</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>44-58</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
     <t>Шашурин Валерий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Крамской Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ильин Алексей</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>