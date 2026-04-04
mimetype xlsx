--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -123,77 +123,77 @@
   <si>
     <t>10-45</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Назаревич Денис</t>
   </si>
   <si>
     <t>17-19</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>22-40</t>
   </si>
   <si>
     <t>Сафонов Александр</t>
   </si>
   <si>
     <t>24-53</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>26-48</t>
+  </si>
+  <si>
     <t>Медведев Александр</t>
   </si>
   <si>
-    <t>26-48</t>
+    <t>32-06</t>
   </si>
   <si>
     <t>Лосев Владимир</t>
   </si>
   <si>
-    <t>32-06</t>
+    <t>33-06</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
-    <t>33-06</t>
+    <t>35-32</t>
   </si>
   <si>
     <t>Простакишин Алексей</t>
   </si>
   <si>
-    <t>35-32</t>
-[...4 lines deleted...]
-  <si>
     <t>36-52</t>
   </si>
   <si>
     <t>Смирнов Анатолий</t>
   </si>
   <si>
     <t>38-42</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>40-44</t>
   </si>
   <si>
     <t>Глухов Игорь</t>
   </si>
   <si>
     <t>43-21</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
@@ -210,54 +210,54 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс РЭБ»</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>Коваль Дмитрий</t>
   </si>
   <si>
     <t>Заверталюк Дмитрий</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Корчагин Владимир</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Киркалов Михаил</t>
   </si>
@@ -1147,199 +1147,199 @@
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>8</v>
       </c>
       <c r="L9" s="6">
         <v>69</v>
       </c>
       <c r="M9" s="8">
         <v>2</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="6">
         <v>45</v>
       </c>
       <c r="L10" s="6">
         <v>0</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="6">
         <v>45</v>
       </c>
       <c r="L11" s="6">
         <v>87</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="K12" s="6">
         <v>16</v>
       </c>
       <c r="L12" s="6">
         <v>45</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6">
         <v>9</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="6">
         <v>19</v>
       </c>
       <c r="L13" s="6">
         <v>64</v>
       </c>
       <c r="M13" s="8">
         <v>0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="6">
         <v>10</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6" t="s">
         <v>44</v>
       </c>
       <c r="K14" s="6">
         <v>77</v>
       </c>
       <c r="L14" s="6">
         <v>8</v>
       </c>
       <c r="M14" s="8">
@@ -1887,78 +1887,78 @@
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>