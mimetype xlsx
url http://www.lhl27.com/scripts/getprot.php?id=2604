--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -180,57 +180,57 @@
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
     <t>20:52</t>
   </si>
   <si>
     <t>Горченков Иван</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>16:32</t>
   </si>
   <si>
+    <t>Копылов Станислав</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
     <t>Маслаков Андрей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Копылов Станислав</t>
   </si>
   <si>
     <t>25:22</t>
   </si>
   <si>
     <t>Свиридов Илья</t>
   </si>
   <si>
     <t>32:17</t>
   </si>
   <si>
     <t>Баськов Денис</t>
   </si>
   <si>
     <t>40:06</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Махраков Даниил</t>
   </si>
   <si>
     <t>Баблюк Иван</t>
   </si>
@@ -1752,90 +1752,90 @@
       <c r="L33" s="7">
         <v>91</v>
       </c>
       <c r="M33" s="7">
         <v>49</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>35</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7">
         <v>-1</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K34" s="7">
         <v>21</v>
       </c>
       <c r="L34" s="7">
         <v>23</v>
       </c>
       <c r="M34" s="7">
         <v>49</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>35</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K35" s="7">
         <v>16</v>
       </c>
       <c r="L35" s="7">
         <v>21</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">