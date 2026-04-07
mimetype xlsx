--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -129,54 +129,54 @@
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Удотенко Иван</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Колбин Валерий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Олимпия»</t>
   </si>
   <si>
     <t>0-49</t>
   </si>