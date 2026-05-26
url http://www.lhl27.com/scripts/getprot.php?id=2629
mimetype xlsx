--- v0 (2025-12-07)
+++ v1 (2026-05-26)
@@ -138,54 +138,54 @@
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
+    <t>Урупа Андрей</t>
+  </si>
+  <si>
     <t>Афанасьев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t>03-09</t>
   </si>
   <si>
     <t>01-24</t>
   </si>
   <si>
     <t>06-56</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>21-16</t>
   </si>