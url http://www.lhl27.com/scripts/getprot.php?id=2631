--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -162,54 +162,54 @@
   <si>
     <t>37-59</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
+    <t>Вырк Евгений</t>
+  </si>
+  <si>
     <t>Меликов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор 2»</t>
   </si>
   <si>
     <t>1-12</t>
   </si>
   <si>
     <t>5-03</t>
   </si>
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>12-23</t>
   </si>
@@ -1369,78 +1369,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>84</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>84</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>85</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>