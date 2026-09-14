--- v1 (2026-04-05)
+++ v2 (2026-09-14)
@@ -135,81 +135,81 @@
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>43-49</t>
   </si>
   <si>
     <t>22-42</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>35-59</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>36-56</t>
   </si>
   <si>
+    <t>Павлов Анатолий</t>
+  </si>
+  <si>
+    <t>37-59</t>
+  </si>
+  <si>
     <t>Лысков Алексей</t>
   </si>
   <si>
-    <t>37-59</t>
-[...4 lines deleted...]
-  <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
+    <t>Меликов Дмитрий</t>
+  </si>
+  <si>
     <t>Вырк Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор 2»</t>
   </si>
   <si>
     <t>1-12</t>
   </si>
   <si>
     <t>5-03</t>
   </si>
   <si>
     <t>Дружков Станислав</t>
   </si>
   <si>
     <t>12-23</t>
   </si>
@@ -1369,78 +1369,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>84</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>84</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>85</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>